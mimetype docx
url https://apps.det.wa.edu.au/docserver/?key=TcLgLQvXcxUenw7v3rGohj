--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -198,51 +198,59 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D44F9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please note:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672257F4" w14:textId="637C846A" w:rsidR="008D44F9" w:rsidRDefault="008D44F9" w:rsidP="008D44F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Parent Connect or VacSwim P-Numbers cannot be used </w:t>
+        <w:t xml:space="preserve">Parent Connect or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>VacSwim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> P-Numbers cannot be used </w:t>
       </w:r>
       <w:r w:rsidR="001A0C8A">
         <w:t>to access the public calendar</w:t>
       </w:r>
       <w:r>
         <w:t>. You must create a new P-Number account specifically for PLIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B951CB6" w14:textId="77777777" w:rsidR="008D44F9" w:rsidRDefault="008D44F9" w:rsidP="008D44F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>A PLIS P-Number account can only be created by the individual who will own the account.</w:t>
       </w:r>
     </w:p>
@@ -1739,51 +1747,67 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7529EB5C" w14:textId="54E089BD" w:rsidR="009D55EA" w:rsidRDefault="009D55EA" w:rsidP="00435F17">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09CC5FA2" w14:textId="5ED4156E" w:rsidR="009D55EA" w:rsidRPr="00786414" w:rsidRDefault="009D55EA" w:rsidP="00435F17">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Note: </w:t>
             </w:r>
             <w:r w:rsidRPr="009D55EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Should you forget your password in the future, a password reset can de done.</w:t>
+              <w:t xml:space="preserve">Should you forget your password in the future, a password reset can </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D55EA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D55EA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> done.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77E31662" w14:textId="641DEBD2" w:rsidR="009D55EA" w:rsidRDefault="009D55EA">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="408B22EE" w14:textId="086D6C30" w:rsidR="009D55EA" w:rsidRDefault="009D55EA">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68DC2F26" w14:textId="77777777" w:rsidR="000863F5" w:rsidRDefault="000863F5">
             <w:pPr>
@@ -2046,51 +2070,51 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Close the browser and navigate to your email.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56638BF9" w14:textId="14DD453B" w:rsidR="00B51674" w:rsidRDefault="00B51674">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B39088E" wp14:editId="522ABD51">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B39088E" wp14:editId="79B12353">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>133350</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>50800</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3604808" cy="753614"/>
                   <wp:effectExtent l="19050" t="19050" r="15240" b="27940"/>
                   <wp:wrapNone/>
                   <wp:docPr id="4" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2300,51 +2324,51 @@
               <w:t>email</w:t>
             </w:r>
             <w:r w:rsidR="00760FF6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> address.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="318BB58F" w14:textId="532185B5" w:rsidR="00837190" w:rsidRDefault="00760FF6" w:rsidP="00EB032A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48135B87" wp14:editId="12F8142D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48135B87" wp14:editId="769CD555">
                   <wp:extent cx="3749040" cy="1111250"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                   <wp:docPr id="25" name="Picture 25"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="25" name="Picture 25"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
@@ -2488,51 +2512,51 @@
     <w:p w14:paraId="29E17264" w14:textId="77777777" w:rsidR="000863F5" w:rsidRDefault="000863F5">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="53DF2D36" w14:textId="3542DA8C" w:rsidR="00035657" w:rsidRDefault="008313ED" w:rsidP="008313ED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Event Registration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C6FB88" w14:textId="43498124" w:rsidR="008313ED" w:rsidRDefault="008313ED" w:rsidP="00A56F76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DOETable1OceanJade"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2245"/>
+        <w:gridCol w:w="2135"/>
         <w:gridCol w:w="8766"/>
       </w:tblGrid>
       <w:tr w:rsidR="008313ED" w14:paraId="3CF5A8E3" w14:textId="77777777" w:rsidTr="00F01B5D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5B468F55" w14:textId="69D084E6" w:rsidR="008313ED" w:rsidRPr="00C9548D" w:rsidRDefault="008313ED" w:rsidP="00F01B5D">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008313ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2663,89 +2687,146 @@
           </w:tcPr>
           <w:p w14:paraId="5D8293C3" w14:textId="77777777" w:rsidR="008313ED" w:rsidRDefault="008313ED" w:rsidP="00F01B5D">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008313ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Step 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>: Log in</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A19B2D1" w14:textId="00E0C0A8" w:rsidR="008313ED" w:rsidRPr="00271AA4" w:rsidRDefault="008313ED">
+          <w:p w14:paraId="593DD921" w14:textId="77777777" w:rsidR="00AB31DD" w:rsidRPr="00AB31DD" w:rsidRDefault="008313ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:hanging="720"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00271AA4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Select the </w:t>
             </w:r>
             <w:r w:rsidR="00271AA4" w:rsidRPr="00271AA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Login</w:t>
             </w:r>
             <w:r w:rsidR="00271AA4" w:rsidRPr="00271AA4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> button. The Department’s Single Sign On (SSO) page will appear. </w:t>
+              <w:t xml:space="preserve"> button.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A19B2D1" w14:textId="3ADACAA4" w:rsidR="008313ED" w:rsidRPr="00271AA4" w:rsidRDefault="00AB31DD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:hanging="720"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Select the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB31DD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>External user</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB31DD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>button.</w:t>
+            </w:r>
+            <w:r w:rsidR="00271AA4" w:rsidRPr="00271AA4">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F48635" w14:textId="77777777" w:rsidR="00271AA4" w:rsidRPr="00271AA4" w:rsidRDefault="00271AA4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:hanging="720"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00271AA4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter your P-Number and password. </w:t>
@@ -2905,124 +2986,161 @@
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EDF6A93" w14:textId="10ED5E84" w:rsidR="00852337" w:rsidRDefault="00852337" w:rsidP="00F01B5D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D438043" w14:textId="45A79303" w:rsidR="00852337" w:rsidRDefault="00852337" w:rsidP="00F01B5D">
+          <w:p w14:paraId="4D374770" w14:textId="77777777" w:rsidR="00AB31DD" w:rsidRDefault="00AB31DD" w:rsidP="00F01B5D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44B41ADA" w14:textId="77777777" w:rsidR="00AB31DD" w:rsidRDefault="00AB31DD" w:rsidP="00F01B5D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ABC2846" w14:textId="554FFBAA" w:rsidR="00AB31DD" w:rsidRDefault="00AB31DD" w:rsidP="00AB31DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="736CC755" wp14:editId="40FE30DD">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6639AF84" wp14:editId="24EC885F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>2226945</wp:posOffset>
+                    <wp:posOffset>1636395</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>136553</wp:posOffset>
+                    <wp:posOffset>73660</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="2421572" cy="1609908"/>
-                  <wp:effectExtent l="19050" t="19050" r="17145" b="9525"/>
+                  <wp:extent cx="2147903" cy="1933589"/>
+                  <wp:effectExtent l="19050" t="19050" r="24130" b="9525"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16" name="Picture 16"/>
+                  <wp:docPr id="1915983608" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPr id="1915983608" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23" cstate="print">
+                          <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2421572" cy="1609908"/>
+                            <a:ext cx="2147903" cy="1933589"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="12700">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
+          <w:p w14:paraId="4D438043" w14:textId="3BF8DD56" w:rsidR="00852337" w:rsidRDefault="00852337" w:rsidP="00F01B5D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DF80661" w14:textId="77777777" w:rsidR="00AB31DD" w:rsidRDefault="00AB31DD" w:rsidP="00F01B5D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="57462FAF" w14:textId="21C94E10" w:rsidR="00852337" w:rsidRDefault="00852337" w:rsidP="00F01B5D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F304830" w14:textId="1AE105C8" w:rsidR="00852337" w:rsidRPr="00852337" w:rsidRDefault="00852337" w:rsidP="00F01B5D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FD926F0" w14:textId="77777777" w:rsidR="008313ED" w:rsidRDefault="008313ED" w:rsidP="00F01B5D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -3142,109 +3260,186 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:hanging="720"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00271AA4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Find an event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30970D0B" w14:textId="5DE7332B" w:rsidR="008313ED" w:rsidRPr="008313ED" w:rsidRDefault="00852337" w:rsidP="00F01B5D">
+          <w:p w14:paraId="431D96E6" w14:textId="469ECE15" w:rsidR="008313ED" w:rsidRDefault="00AB31DD" w:rsidP="00F01B5D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="312F5C32" wp14:editId="259AAFCF">
-                  <wp:extent cx="4690745" cy="978175"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="312F5C32" wp14:editId="3B50B305">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>379095</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>171450</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="4690745" cy="977900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
                   <wp:docPr id="9" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4699504" cy="980002"/>
+                            <a:ext cx="4690745" cy="977900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="73AD39FC" w14:textId="7B0B320E" w:rsidR="00AB31DD" w:rsidRDefault="00AB31DD" w:rsidP="00F01B5D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F841373" w14:textId="69A8AADF" w:rsidR="00AB31DD" w:rsidRDefault="00AB31DD" w:rsidP="00F01B5D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A1AE8DE" w14:textId="4B3A1E02" w:rsidR="00AB31DD" w:rsidRDefault="00AB31DD" w:rsidP="00F01B5D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E6AEE49" w14:textId="22575F0F" w:rsidR="00AB31DD" w:rsidRDefault="00AB31DD" w:rsidP="00F01B5D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D2A0056" w14:textId="53DE6E43" w:rsidR="00AB31DD" w:rsidRDefault="00AB31DD" w:rsidP="00F01B5D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02C42314" w14:textId="77777777" w:rsidR="00AB31DD" w:rsidRDefault="00AB31DD" w:rsidP="00F01B5D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30970D0B" w14:textId="6598F2C5" w:rsidR="00AB31DD" w:rsidRPr="008313ED" w:rsidRDefault="00AB31DD" w:rsidP="00F01B5D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271AA4" w14:paraId="47E027B6" w14:textId="77777777" w:rsidTr="00852337">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2882" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01E5C4CD" w14:textId="3A5C3918" w:rsidR="00271AA4" w:rsidRPr="00271AA4" w:rsidRDefault="00162826" w:rsidP="00271AA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Step 4: </w:t>
@@ -3331,111 +3526,120 @@
             <w:r w:rsidRPr="00271AA4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If you need to provide or update personal information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00271AA4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> select the </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00271AA4">
               <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">select the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271AA4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Update Registrant Details</w:t>
             </w:r>
             <w:r w:rsidRPr="00271AA4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or the </w:t>
             </w:r>
             <w:r w:rsidRPr="00271AA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Update Dietary Req.</w:t>
             </w:r>
             <w:r w:rsidRPr="00271AA4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> button</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A89EC9" w14:textId="5D998050" w:rsidR="00271AA4" w:rsidRPr="008313ED" w:rsidRDefault="00852337" w:rsidP="00F01B5D">
+          <w:p w14:paraId="08A89EC9" w14:textId="2B2F09FC" w:rsidR="00271AA4" w:rsidRPr="008313ED" w:rsidRDefault="00852337" w:rsidP="00F01B5D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0688760D" wp14:editId="092F6E1F">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0688760D" wp14:editId="6EFF8928">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>6350</wp:posOffset>
+                    <wp:posOffset>382240</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>116205</wp:posOffset>
+                    <wp:posOffset>114935</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="4691643" cy="386413"/>
                   <wp:effectExtent l="19050" t="19050" r="13970" b="13970"/>
                   <wp:wrapNone/>
                   <wp:docPr id="22" name="Picture 22"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
@@ -4352,112 +4556,160 @@
             </w:pPr>
             <w:r w:rsidRPr="00271AA4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Select the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B21602">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Forgot Your User Name or Password?</w:t>
+              <w:t xml:space="preserve">Forgot Your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B21602">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>User Name</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B21602">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Password?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> link</w:t>
             </w:r>
             <w:r w:rsidR="00B21602">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6538C74F" w14:textId="77777777" w:rsidR="00B21602" w:rsidRDefault="00B21602" w:rsidP="00B21602">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B2E6E71" w14:textId="5F4FA424" w:rsidR="00B21602" w:rsidRDefault="00407835" w:rsidP="00B21602">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00407835">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Please note</w:t>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00407835">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>note</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00407835">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that after three failed login attempts, your account will be locked for security reasons. To request an account unlock, please contact ICT Customer Service at 9264 5555.</w:t>
+              <w:t xml:space="preserve"> that after three failed login attempts, your account will be locked for security reasons. To request an </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00407835">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00407835">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> unlock, please contact ICT Customer Service at 9264 5555.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10DD0544" w14:textId="1624C1E0" w:rsidR="00407835" w:rsidRPr="00407835" w:rsidRDefault="00407835" w:rsidP="00B21602">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DA06BB9" w14:textId="2BF317A6" w:rsidR="000863F5" w:rsidRDefault="003D46AC" w:rsidP="00F01B5D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9503,76 +9755,78 @@
   <w:num w:numId="29" w16cid:durableId="1780031265">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1582135503">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="84301301">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="125315620">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="767968386">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1049651919">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="32"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:styleLockTheme/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="DOETable1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D21BAC"/>
     <w:rsid w:val="000136B4"/>
+    <w:rsid w:val="000301EA"/>
     <w:rsid w:val="00035657"/>
     <w:rsid w:val="00041982"/>
     <w:rsid w:val="00042E65"/>
     <w:rsid w:val="00043E92"/>
     <w:rsid w:val="00052680"/>
     <w:rsid w:val="000626CD"/>
     <w:rsid w:val="00062D1E"/>
     <w:rsid w:val="000669FF"/>
     <w:rsid w:val="00067BA3"/>
     <w:rsid w:val="000700B8"/>
     <w:rsid w:val="0007329C"/>
     <w:rsid w:val="00073C07"/>
     <w:rsid w:val="000776FB"/>
     <w:rsid w:val="00077ED0"/>
     <w:rsid w:val="000863F5"/>
     <w:rsid w:val="00092DEE"/>
     <w:rsid w:val="000A5C8A"/>
     <w:rsid w:val="000A6D78"/>
     <w:rsid w:val="000B0131"/>
     <w:rsid w:val="000B0F4C"/>
     <w:rsid w:val="000B6A3E"/>
     <w:rsid w:val="000E5FCE"/>
     <w:rsid w:val="000E61C9"/>
     <w:rsid w:val="000E69D4"/>
     <w:rsid w:val="000F3848"/>
@@ -9770,50 +10024,51 @@
     <w:rsid w:val="009A38E9"/>
     <w:rsid w:val="009A787A"/>
     <w:rsid w:val="009D55EA"/>
     <w:rsid w:val="009F7FE4"/>
     <w:rsid w:val="00A1265B"/>
     <w:rsid w:val="00A21DA9"/>
     <w:rsid w:val="00A26AEF"/>
     <w:rsid w:val="00A35095"/>
     <w:rsid w:val="00A41B86"/>
     <w:rsid w:val="00A43B6C"/>
     <w:rsid w:val="00A44533"/>
     <w:rsid w:val="00A5146B"/>
     <w:rsid w:val="00A56E5F"/>
     <w:rsid w:val="00A56F76"/>
     <w:rsid w:val="00A57116"/>
     <w:rsid w:val="00A64252"/>
     <w:rsid w:val="00A64930"/>
     <w:rsid w:val="00A66AAD"/>
     <w:rsid w:val="00A7149A"/>
     <w:rsid w:val="00A752B2"/>
     <w:rsid w:val="00A8272B"/>
     <w:rsid w:val="00A83BD4"/>
     <w:rsid w:val="00AA413D"/>
     <w:rsid w:val="00AB0F5B"/>
     <w:rsid w:val="00AB1A4E"/>
+    <w:rsid w:val="00AB31DD"/>
     <w:rsid w:val="00AC641B"/>
     <w:rsid w:val="00AD11E7"/>
     <w:rsid w:val="00AF61DB"/>
     <w:rsid w:val="00AF71AF"/>
     <w:rsid w:val="00AF7890"/>
     <w:rsid w:val="00B0631C"/>
     <w:rsid w:val="00B06BD2"/>
     <w:rsid w:val="00B078CD"/>
     <w:rsid w:val="00B143E6"/>
     <w:rsid w:val="00B16BBC"/>
     <w:rsid w:val="00B174C0"/>
     <w:rsid w:val="00B17C7F"/>
     <w:rsid w:val="00B21602"/>
     <w:rsid w:val="00B23328"/>
     <w:rsid w:val="00B247F9"/>
     <w:rsid w:val="00B31E4B"/>
     <w:rsid w:val="00B374A9"/>
     <w:rsid w:val="00B51674"/>
     <w:rsid w:val="00B53F75"/>
     <w:rsid w:val="00B54143"/>
     <w:rsid w:val="00B544BA"/>
     <w:rsid w:val="00B56A6C"/>
     <w:rsid w:val="00B6170F"/>
     <w:rsid w:val="00B669D2"/>
     <w:rsid w:val="00B7355C"/>
@@ -12212,50 +12467,51 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00991E2F"/>
+    <w:rsid w:val="000301EA"/>
     <w:rsid w:val="001439F3"/>
     <w:rsid w:val="001562FA"/>
     <w:rsid w:val="003F43C2"/>
     <w:rsid w:val="004341D0"/>
     <w:rsid w:val="0044579D"/>
     <w:rsid w:val="00462B0A"/>
     <w:rsid w:val="004C60B5"/>
     <w:rsid w:val="004D44A4"/>
     <w:rsid w:val="005F08A1"/>
     <w:rsid w:val="006E38BC"/>
     <w:rsid w:val="00716BF8"/>
     <w:rsid w:val="00787484"/>
     <w:rsid w:val="007A4271"/>
     <w:rsid w:val="0085760A"/>
     <w:rsid w:val="00991E2F"/>
     <w:rsid w:val="00A265EB"/>
     <w:rsid w:val="00A335A1"/>
     <w:rsid w:val="00C93EBF"/>
     <w:rsid w:val="00EE7CC0"/>
     <w:rsid w:val="00F86EA9"/>
     <w:rsid w:val="00FA0027"/>
     <w:rsid w:val="00FE2BF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -13053,75 +13309,75 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{327B6C97-2088-4174-AFFD-FB04074F248F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>901</Words>
-  <Characters>5128</Characters>
+  <Words>898</Words>
+  <Characters>5119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>512</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Education Western Australia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5949</CharactersWithSpaces>
+  <CharactersWithSpaces>6005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DAVIES Vaughan [Public Relations &amp; Marketing]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>D24/0121652</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>6cda8924,293f83fc,3c7a4bd7</vt:lpwstr>