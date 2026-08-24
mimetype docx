--- v0 (2026-04-29)
+++ v1 (2026-08-24)
@@ -1,278 +1,323 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="13365051" w14:textId="6F9C840F" w:rsidR="005007C0" w:rsidRDefault="00892D7B" w:rsidP="005007C0">
+    <w:p w14:paraId="13365051" w14:textId="26E170A7" w:rsidR="005007C0" w:rsidRDefault="00892D7B" w:rsidP="005007C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="DocumentSubtitle"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk103166844"/>
       <w:bookmarkStart w:id="1" w:name="_Toc84334888"/>
       <w:r w:rsidRPr="00892D7B">
-        <w:t>MULTI-FACTOR AUTHENTICATION (MFA) HELP CARD</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2508">
+        <w:t>ulti-factor authentication help card</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="25B3ED46" w14:textId="5D97C9FF" w:rsidR="005007C0" w:rsidRDefault="00892D7B" w:rsidP="005007C0">
+    <w:p w14:paraId="25B3ED46" w14:textId="31AB8438" w:rsidR="005007C0" w:rsidRDefault="00892D7B" w:rsidP="005007C0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>Understand MFA</w:t>
+        <w:t xml:space="preserve">Understand </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B2508" w:rsidRPr="00892D7B">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2508">
+        <w:t>ulti-factor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B2508">
+        <w:t xml:space="preserve"> authentication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7680B0BC" w14:textId="01C115C5" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
+    <w:p w14:paraId="7680B0BC" w14:textId="1BFC321C" w:rsidR="00892D7B" w:rsidRDefault="008B2508" w:rsidP="00892D7B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D31050">
+      <w:r w:rsidRPr="00892D7B">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ulti-factor authentication (</w:t>
+      </w:r>
+      <w:r w:rsidR="00892D7B" w:rsidRPr="00D31050">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">MFA </w:t>
+        <w:t>MFA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00892D7B" w:rsidRPr="00D31050">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00892D7B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>provides an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31050">
+      <w:r w:rsidR="00892D7B" w:rsidRPr="00D31050">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> extra</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00892D7B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> layer of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31050">
+      <w:r w:rsidR="00892D7B" w:rsidRPr="00D31050">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> security when accessing Department of Education services from outside </w:t>
       </w:r>
       <w:r w:rsidR="009F2184">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of the Department network</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31050">
+      <w:r w:rsidR="00892D7B" w:rsidRPr="00D31050">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00892D7B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Department has applied MFA as one of a range of initiatives to strengthen our cyber security as an organisation and to keep everyone safe.</w:t>
+        <w:t>The Department has applied MFA as one of a range of initiatives to strengthen our cyber security as an organisation and keep everyone safe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42091276" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FC4F5EA" w14:textId="77777777" w:rsidR="002E2D85" w:rsidRDefault="002E2D85" w:rsidP="002E2D85">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department’s recommended sign-in method is the Microsoft Authenticator application as it is a much better user experience than other methods. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678AA822" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRPr="00B011C8" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="678AA822" w14:textId="6DAF3CE2" w:rsidR="00892D7B" w:rsidRPr="00B011C8" w:rsidRDefault="00892D7B" w:rsidP="008632FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B011C8">
-        <w:t>To Register for MFA via Microsoft Authenticator:</w:t>
+        <w:t xml:space="preserve">Register for MFA via </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2508">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B011C8">
+        <w:t>Microsoft Authenticator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="100D48BF" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B"/>
-    <w:p w14:paraId="316D1D51" w14:textId="5D800D7B" w:rsidR="00892D7B" w:rsidRPr="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
+    <w:p w14:paraId="1FA736B5" w14:textId="3E1FD96F" w:rsidR="008B2508" w:rsidRPr="008B2508" w:rsidRDefault="008B2508" w:rsidP="008632FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Yu Mincho"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892D7B">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsia="Yu Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Visit Microsoft’s </w:t>
+        <w:t xml:space="preserve">Access </w:t>
       </w:r>
-      <w:r w:rsidRPr="00892D7B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00892D7B">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00892D7B" w:rsidRPr="008B2508">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Yu Mincho"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Microsoft’s </w:t>
+        </w:r>
+        <w:r w:rsidR="00892D7B" w:rsidRPr="008632FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Yu Mincho"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>My Account portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsia="Yu Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="417189E1" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
-[...11 lines deleted...]
-    <w:p w14:paraId="420A7A80" w14:textId="0CE782F4" w:rsidR="00892D7B" w:rsidRPr="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
+    <w:p w14:paraId="420A7A80" w14:textId="66E53DC1" w:rsidR="00892D7B" w:rsidRPr="008B2508" w:rsidRDefault="00892D7B" w:rsidP="008632FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsia="Yu Mincho"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E1E3E6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892D7B">
+      <w:r w:rsidRPr="008B2508">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsia="Yu Mincho"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Sign-in with your Department of Education email address.</w:t>
+        <w:t>Sign</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2508">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Yu Mincho"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2508">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Yu Mincho"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in with your Department of Education email address.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3529A5" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="MobileApp"/>
       <w:r w:rsidRPr="008868A3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57AF1EF2" wp14:editId="4AF60F30">
             <wp:extent cx="3124371" cy="3224398"/>
             <wp:effectExtent l="38100" t="38100" r="95250" b="90805"/>
             <wp:docPr id="1091012812" name="Picture 1" descr="A screenshot of a computer screen&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -297,77 +342,124 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00C34ACB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218B8CA4" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRPr="00C34ACB" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
-      <w:pPr>
+    <w:p w14:paraId="218B8CA4" w14:textId="037F0B6E" w:rsidR="00892D7B" w:rsidRPr="008B2508" w:rsidRDefault="00892D7B" w:rsidP="008632FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C34ACB">
+      <w:r w:rsidRPr="008B2508">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If prompted to select a </w:t>
+        <w:t>If</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B2508" w:rsidRPr="008B2508">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t xml:space="preserve"> you are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C34ACB">
+      <w:r w:rsidRPr="008B2508">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ign-In method, select Microsoft Authenticator. We do not recommend using SMS or phone call.</w:t>
+        <w:t xml:space="preserve"> prompted to select a sign</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2508" w:rsidRPr="008B2508">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2508">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> method, select </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2508" w:rsidRPr="008B2508">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2508">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Microsoft Authenticator</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2508" w:rsidRPr="008B2508">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2508">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. We do not recommend using SMS or phone call.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019F2B86" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B742E1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48F6E02A" wp14:editId="4202962E">
             <wp:extent cx="3917019" cy="4107536"/>
             <wp:effectExtent l="38100" t="38100" r="102870" b="102870"/>
@@ -409,89 +501,68 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="52557325" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="332F2683" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32E54D40" w14:textId="13333CE9" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
+    <w:p w14:paraId="32E54D40" w14:textId="3BE6272B" w:rsidR="00892D7B" w:rsidRPr="008B2508" w:rsidRDefault="00892D7B" w:rsidP="008632FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C3964">
+      <w:r w:rsidRPr="008B2508">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Follow the instructions </w:t>
-[...20 lines deleted...]
-        <w:t>You will then be prompted to test the authenticator.</w:t>
+        <w:t>Follow the instructions on screen to install and configure the Microsoft Authenticator application on your mobile device. You will be prompted to test the authenticator.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE39517" w14:textId="2FB469D2" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D556E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78484444" wp14:editId="076FD194">
             <wp:extent cx="5715495" cy="3093988"/>
             <wp:effectExtent l="38100" t="38100" r="95250" b="87630"/>
             <wp:docPr id="507859178" name="Picture 1" descr="A screenshot of a computer error&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -508,58 +579,63 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715495" cy="3093988"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DB6B65" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
-      <w:pPr>
+    <w:p w14:paraId="74DB6B65" w14:textId="6CB8850D" w:rsidR="00892D7B" w:rsidRPr="008B2508" w:rsidRDefault="00892D7B" w:rsidP="008632FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008B2508">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The Microsoft Authenticator application will prompt you to enter the number shown on your browser to authenticate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B3EBF1" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="316F45E8" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D556E">
@@ -592,54 +668,55 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5685013" cy="2263336"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="14D9A874" w14:textId="77777777" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B"/>
     <w:p w14:paraId="5BC5FE94" w14:textId="374C7974" w:rsidR="00892D7B" w:rsidRDefault="00892D7B" w:rsidP="00892D7B">
       <w:r>
         <w:t xml:space="preserve">Your MFA is now configured and ready to use. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00892D7B" w:rsidSect="000A5C8A">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1418" w:bottom="1559" w:left="1418" w:header="709" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0260">
       <wne:acd wne:acdName="acd3"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0261">
       <wne:acd wne:acdName="acd0"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0262">
       <wne:acd wne:acdName="acd1"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0263">
       <wne:acd wne:acdName="acd2"/>
     </wne:keymap>
@@ -664,289 +741,550 @@
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAAA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAG8AdABlAHMA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdABlAGQAIABMAGkAcwB0AA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAHUAbQBiAGUAcgBlAGQAIABMAGkAcwB0AA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3965549B" w14:textId="77777777" w:rsidR="00763965" w:rsidRDefault="00763965" w:rsidP="00127DAD">
+    <w:p w14:paraId="1B325073" w14:textId="77777777" w:rsidR="005F0664" w:rsidRDefault="005F0664" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AECFBAD" w14:textId="77777777" w:rsidR="00763965" w:rsidRDefault="00763965" w:rsidP="00127DAD">
+    <w:p w14:paraId="19EC6527" w14:textId="77777777" w:rsidR="005F0664" w:rsidRDefault="005F0664" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E6967D8" w14:textId="590A3121" w:rsidR="008626AA" w:rsidRPr="001E1668" w:rsidRDefault="008626AA" w:rsidP="008626AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="001E1668">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001E1668">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="TRIM number"/>
         <w:tag w:val="TRIM number"/>
         <w:id w:val="-1358730056"/>
         <w:placeholder>
           <w:docPart w:val="F8B875216C6B405EBCA8EF1ABC543866"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00892D7B">
           <w:t>D20/0496920</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="3CC1B870" w14:textId="52BBCB20" w:rsidR="000F6D5A" w:rsidRPr="008626AA" w:rsidRDefault="008626AA" w:rsidP="008626AA">
+  <w:p w14:paraId="3CC1B870" w14:textId="14F4A1DD" w:rsidR="000F6D5A" w:rsidRPr="008626AA" w:rsidRDefault="008626AA" w:rsidP="008626AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000F6D5A">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000F6D5A">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000F6D5A">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EB7800">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="000F6D5A">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="001E1668">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Publish date"/>
         <w:tag w:val=""/>
         <w:id w:val="790014414"/>
         <w:placeholder>
           <w:docPart w:val="DDBDE954F6B94B3B8174D13EE486E757"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
-        <w:date w:fullDate="2025-01-28T00:00:00Z">
+        <w:date w:fullDate="2026-07-02T00:00:00Z">
           <w:dateFormat w:val="d/MM/yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00892D7B">
-          <w:t>28/01/2025</w:t>
+        <w:r w:rsidR="008632FC">
+          <w:t>2/07/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69AF891F" w14:textId="5CC3F438" w:rsidR="00440775" w:rsidRPr="001E1668" w:rsidRDefault="001E1668" w:rsidP="001E1668">
+  <w:p w14:paraId="69AF891F" w14:textId="534D32AA" w:rsidR="00440775" w:rsidRPr="001E1668" w:rsidRDefault="008632FC" w:rsidP="001E1668">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="001E1668">
+    <w:r>
+      <w:t>02/07/2025</w:t>
+    </w:r>
+    <w:r w:rsidR="001E1668" w:rsidRPr="001E1668">
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="001E1668">
+    <w:r w:rsidR="001E1668" w:rsidRPr="001E1668">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="TRIM number"/>
         <w:tag w:val="TRIM number"/>
         <w:id w:val="-312792894"/>
         <w:placeholder>
           <w:docPart w:val="81CD66BF8E3441BAA0994CD93954A560"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00892D7B">
           <w:t>D20/0496920</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="0E2C46A7" w14:textId="1691D1AF" w:rsidR="00AF71AF" w:rsidRPr="001E1668" w:rsidRDefault="00440775" w:rsidP="001E1668">
+  <w:p w14:paraId="0E2C46A7" w14:textId="0B497433" w:rsidR="00AF71AF" w:rsidRPr="001E1668" w:rsidRDefault="00440775" w:rsidP="001E1668">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="001E1668">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001E1668">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Publish date"/>
         <w:tag w:val=""/>
         <w:id w:val="2098826220"/>
         <w:placeholder>
           <w:docPart w:val="85F66CA66AE844EFB7169C5573883D72"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
-        <w:date w:fullDate="2025-01-28T00:00:00Z">
+        <w:date w:fullDate="2026-07-02T00:00:00Z">
           <w:dateFormat w:val="d/MM/yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00892D7B">
-          <w:t>28/01/2025</w:t>
+        <w:r w:rsidR="008632FC">
+          <w:t>2/07/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08B81F43" w14:textId="77777777" w:rsidR="00763965" w:rsidRDefault="00763965" w:rsidP="00127DAD">
+    <w:p w14:paraId="5D69195A" w14:textId="77777777" w:rsidR="005F0664" w:rsidRDefault="005F0664" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38FED9F9" w14:textId="77777777" w:rsidR="00763965" w:rsidRDefault="00763965" w:rsidP="00127DAD">
+    <w:p w14:paraId="754497D9" w14:textId="77777777" w:rsidR="005F0664" w:rsidRDefault="005F0664" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F589A0D" w14:textId="77777777" w:rsidR="00633068" w:rsidRDefault="00633068">
+  <w:p w14:paraId="288A4548" w14:textId="1FBF2875" w:rsidR="003E55F1" w:rsidRDefault="003E55F1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="037FDA03" wp14:editId="65849DF6">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1640540128" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4E4D431E" w14:textId="0514A21B" w:rsidR="003E55F1" w:rsidRPr="003E55F1" w:rsidRDefault="003E55F1" w:rsidP="003E55F1">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003E55F1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="037FDA03" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660800;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4E4D431E" w14:textId="0514A21B" w:rsidR="003E55F1" w:rsidRPr="003E55F1" w:rsidRDefault="003E55F1" w:rsidP="003E55F1">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003E55F1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F589A0D" w14:textId="20C8FB3A" w:rsidR="00633068" w:rsidRDefault="003E55F1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="595A93EB" wp14:editId="171C8E73">
+              <wp:simplePos x="903767" y="446567"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="959944449" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="15190E5B" w14:textId="7D4863D7" w:rsidR="003E55F1" w:rsidRPr="003E55F1" w:rsidRDefault="003E55F1" w:rsidP="003E55F1">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003E55F1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="595A93EB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251661824;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="15190E5B" w14:textId="7D4863D7" w:rsidR="003E55F1" w:rsidRPr="003E55F1" w:rsidRDefault="003E55F1" w:rsidP="003E55F1">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003E55F1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00633068">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BCF8700" wp14:editId="637AF878">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7559998" cy="10690692"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="DOE Fact Sheet-1 copy"/>
@@ -970,57 +1308,177 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559998" cy="10690692"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BF0BE11" w14:textId="0C5EEAA7" w:rsidR="00916AF7" w:rsidRDefault="00DD5BF0" w:rsidP="00127DAD">
+  <w:p w14:paraId="5BF0BE11" w14:textId="4E6D93A7" w:rsidR="00916AF7" w:rsidRDefault="003E55F1" w:rsidP="00127DAD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC63D64" wp14:editId="56F31554">
+              <wp:simplePos x="903767" y="446567"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="41064713" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="58D1E5C4" w14:textId="07686B05" w:rsidR="003E55F1" w:rsidRPr="003E55F1" w:rsidRDefault="003E55F1" w:rsidP="003E55F1">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003E55F1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5CC63D64" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659776;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="58D1E5C4" w14:textId="07686B05" w:rsidR="003E55F1" w:rsidRPr="003E55F1" w:rsidRDefault="003E55F1" w:rsidP="003E55F1">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003E55F1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00DD5BF0">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F9AFBF7" wp14:editId="77C133E7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7559675" cy="10690225"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="DOE Fact Sheet-1 copy"/>
@@ -1421,50 +1879,136 @@
           <w:tab w:val="num" w:pos="3060"/>
         </w:tabs>
         <w:ind w:left="3060" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3400"/>
         </w:tabs>
         <w:ind w:left="3400" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35250C15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4496A4D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39C32920"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C98648E"/>
     <w:styleLink w:val="BulletedList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1564,57 +2108,57 @@
           <w:tab w:val="num" w:pos="3060"/>
         </w:tabs>
         <w:ind w:left="3060" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3400"/>
         </w:tabs>
         <w:ind w:left="3400" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="418433A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="908CAE96"/>
     <w:numStyleLink w:val="NumberedList"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F55339F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C72839E"/>
     <w:lvl w:ilvl="0" w:tplc="CFDE3610">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1656,51 +2200,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="505A4A79"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="83863DE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1805,51 +2349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56B10FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ABEDFB8"/>
     <w:lvl w:ilvl="0" w:tplc="E4ECD956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1895,300 +2439,309 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F206309"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C98648E"/>
     <w:numStyleLink w:val="BulletedList"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1722286536">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1565871203">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="460534771">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1959068488">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1742286784">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1302541424">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="869614411">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1044788123">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1262956127">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="980959372">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="365175904">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2014188905">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1987972019">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1241988249">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1036391048">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1328629322">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="232203017">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="788206877">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="905795504">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="905795504">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="20" w16cid:durableId="587542210">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="587542210">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="21" w16cid:durableId="1475872655">
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="DOETable1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D21BAC"/>
     <w:rsid w:val="00014061"/>
     <w:rsid w:val="0002199E"/>
     <w:rsid w:val="00041982"/>
     <w:rsid w:val="00042E65"/>
     <w:rsid w:val="00043E92"/>
     <w:rsid w:val="00052680"/>
     <w:rsid w:val="000626CD"/>
     <w:rsid w:val="0007329C"/>
     <w:rsid w:val="00073C07"/>
     <w:rsid w:val="000776FB"/>
     <w:rsid w:val="00077ED0"/>
+    <w:rsid w:val="000832E0"/>
     <w:rsid w:val="00092DEE"/>
     <w:rsid w:val="000A5C8A"/>
     <w:rsid w:val="000A6D78"/>
     <w:rsid w:val="000B0131"/>
     <w:rsid w:val="000B6A3E"/>
     <w:rsid w:val="000C58B8"/>
     <w:rsid w:val="000E61C9"/>
     <w:rsid w:val="000F3848"/>
     <w:rsid w:val="000F6D5A"/>
     <w:rsid w:val="00117BC1"/>
+    <w:rsid w:val="001221BD"/>
     <w:rsid w:val="0012660F"/>
     <w:rsid w:val="00127DAD"/>
     <w:rsid w:val="0013587A"/>
     <w:rsid w:val="0017483D"/>
     <w:rsid w:val="00177D2D"/>
     <w:rsid w:val="00185215"/>
     <w:rsid w:val="001D4434"/>
     <w:rsid w:val="001D492C"/>
     <w:rsid w:val="001E1668"/>
     <w:rsid w:val="001E4E1C"/>
     <w:rsid w:val="001E62CB"/>
     <w:rsid w:val="001F63E2"/>
     <w:rsid w:val="00237DA1"/>
     <w:rsid w:val="00250BF2"/>
     <w:rsid w:val="002715EE"/>
     <w:rsid w:val="002771D2"/>
     <w:rsid w:val="002964D2"/>
     <w:rsid w:val="00297C14"/>
     <w:rsid w:val="002D49E6"/>
     <w:rsid w:val="002E0306"/>
     <w:rsid w:val="002E2D85"/>
     <w:rsid w:val="002E3D4D"/>
     <w:rsid w:val="002F01CD"/>
     <w:rsid w:val="002F49DF"/>
     <w:rsid w:val="00303358"/>
     <w:rsid w:val="003152E0"/>
     <w:rsid w:val="00316604"/>
     <w:rsid w:val="0031727B"/>
     <w:rsid w:val="003403BB"/>
     <w:rsid w:val="00365B17"/>
     <w:rsid w:val="00376020"/>
     <w:rsid w:val="00380413"/>
     <w:rsid w:val="00381218"/>
     <w:rsid w:val="00383E16"/>
     <w:rsid w:val="00390D50"/>
     <w:rsid w:val="00392C1D"/>
     <w:rsid w:val="00396551"/>
     <w:rsid w:val="00397F0C"/>
     <w:rsid w:val="003A1CC6"/>
     <w:rsid w:val="003B56AB"/>
     <w:rsid w:val="003C3383"/>
     <w:rsid w:val="003C7215"/>
+    <w:rsid w:val="003E55F1"/>
     <w:rsid w:val="004103B9"/>
     <w:rsid w:val="00414D84"/>
     <w:rsid w:val="0042142B"/>
     <w:rsid w:val="00424303"/>
     <w:rsid w:val="00440775"/>
     <w:rsid w:val="0044231C"/>
     <w:rsid w:val="004457C7"/>
     <w:rsid w:val="004661A2"/>
     <w:rsid w:val="00466E52"/>
     <w:rsid w:val="004A2133"/>
     <w:rsid w:val="004B06B1"/>
     <w:rsid w:val="004D0B2E"/>
     <w:rsid w:val="0050052A"/>
     <w:rsid w:val="005007C0"/>
     <w:rsid w:val="00566FE9"/>
     <w:rsid w:val="005728CD"/>
     <w:rsid w:val="005A1925"/>
     <w:rsid w:val="005B118D"/>
     <w:rsid w:val="005B2D97"/>
     <w:rsid w:val="005D0F5C"/>
     <w:rsid w:val="005E1145"/>
     <w:rsid w:val="005E1703"/>
+    <w:rsid w:val="005F0664"/>
     <w:rsid w:val="0060579B"/>
     <w:rsid w:val="00620FC1"/>
     <w:rsid w:val="00633068"/>
     <w:rsid w:val="0065350E"/>
     <w:rsid w:val="0066015D"/>
     <w:rsid w:val="0066581B"/>
     <w:rsid w:val="0066616A"/>
     <w:rsid w:val="006723BD"/>
     <w:rsid w:val="00694952"/>
     <w:rsid w:val="006A1BE6"/>
     <w:rsid w:val="006A3C91"/>
     <w:rsid w:val="006B214C"/>
     <w:rsid w:val="006D0BC0"/>
     <w:rsid w:val="006F639D"/>
     <w:rsid w:val="007343DF"/>
     <w:rsid w:val="007358C4"/>
     <w:rsid w:val="00753103"/>
     <w:rsid w:val="00763965"/>
     <w:rsid w:val="007657C5"/>
     <w:rsid w:val="007761FB"/>
     <w:rsid w:val="00783AC6"/>
     <w:rsid w:val="00786BF1"/>
     <w:rsid w:val="007875ED"/>
     <w:rsid w:val="007A58C0"/>
     <w:rsid w:val="007A782B"/>
     <w:rsid w:val="007F30C7"/>
     <w:rsid w:val="0080285D"/>
     <w:rsid w:val="008250E2"/>
     <w:rsid w:val="00840EFA"/>
     <w:rsid w:val="00843E30"/>
     <w:rsid w:val="00845C58"/>
     <w:rsid w:val="008626AA"/>
     <w:rsid w:val="008631A5"/>
+    <w:rsid w:val="008632FC"/>
     <w:rsid w:val="0088584D"/>
     <w:rsid w:val="00886E6E"/>
     <w:rsid w:val="008911E4"/>
     <w:rsid w:val="00892D7B"/>
     <w:rsid w:val="008A1F74"/>
     <w:rsid w:val="008A7361"/>
     <w:rsid w:val="008B02EB"/>
+    <w:rsid w:val="008B2508"/>
     <w:rsid w:val="008D7EFC"/>
     <w:rsid w:val="008E6F71"/>
     <w:rsid w:val="00916AF7"/>
     <w:rsid w:val="009239C6"/>
     <w:rsid w:val="00944008"/>
     <w:rsid w:val="0095620D"/>
     <w:rsid w:val="009567D2"/>
     <w:rsid w:val="00967403"/>
     <w:rsid w:val="00976958"/>
     <w:rsid w:val="00992BCE"/>
     <w:rsid w:val="009F2184"/>
     <w:rsid w:val="009F7FE4"/>
     <w:rsid w:val="00A26AEF"/>
     <w:rsid w:val="00A35095"/>
     <w:rsid w:val="00A43B6C"/>
     <w:rsid w:val="00A44533"/>
     <w:rsid w:val="00A64252"/>
     <w:rsid w:val="00A64930"/>
     <w:rsid w:val="00A66AAD"/>
     <w:rsid w:val="00A8272B"/>
     <w:rsid w:val="00AA413D"/>
     <w:rsid w:val="00AC641B"/>
     <w:rsid w:val="00AF71AF"/>
     <w:rsid w:val="00B06BD2"/>
     <w:rsid w:val="00B143E6"/>
@@ -2229,50 +2782,51 @@
     <w:rsid w:val="00DD5BF0"/>
     <w:rsid w:val="00DE3892"/>
     <w:rsid w:val="00E140E6"/>
     <w:rsid w:val="00E17418"/>
     <w:rsid w:val="00E3357D"/>
     <w:rsid w:val="00E420D5"/>
     <w:rsid w:val="00E43656"/>
     <w:rsid w:val="00E55C69"/>
     <w:rsid w:val="00E643C2"/>
     <w:rsid w:val="00E71C01"/>
     <w:rsid w:val="00E732F2"/>
     <w:rsid w:val="00E9357B"/>
     <w:rsid w:val="00E95CBA"/>
     <w:rsid w:val="00E977D2"/>
     <w:rsid w:val="00EA5D6D"/>
     <w:rsid w:val="00EB5069"/>
     <w:rsid w:val="00EB7800"/>
     <w:rsid w:val="00ED3AB9"/>
     <w:rsid w:val="00EF20B0"/>
     <w:rsid w:val="00F0060B"/>
     <w:rsid w:val="00F105A5"/>
     <w:rsid w:val="00F22678"/>
     <w:rsid w:val="00F24F5D"/>
     <w:rsid w:val="00F4033E"/>
     <w:rsid w:val="00F50F29"/>
+    <w:rsid w:val="00F5248B"/>
     <w:rsid w:val="00F6628D"/>
     <w:rsid w:val="00F8161E"/>
     <w:rsid w:val="00FA03FB"/>
     <w:rsid w:val="00FA1899"/>
     <w:rsid w:val="00FA771C"/>
     <w:rsid w:val="00FB6D45"/>
     <w:rsid w:val="00FC4262"/>
     <w:rsid w:val="00FC6FAE"/>
     <w:rsid w:val="00FD1859"/>
     <w:rsid w:val="00FE62C8"/>
     <w:rsid w:val="00FE7865"/>
     <w:rsid w:val="00FF11AD"/>
     <w:rsid w:val="00FF6CB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3422,53 +3976,50 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DOETable1">
     <w:name w:val="DOE Table 1"/>
     <w:basedOn w:val="ListTable4-Accent6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B174C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="85" w:type="dxa"/>
         <w:bottom w:w="85" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="592C82"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
@@ -3489,53 +4040,50 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D5CAE0"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D5CAE0"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DOETable2">
     <w:name w:val="DOE Table 2"/>
     <w:basedOn w:val="DOETable1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B174C0"/>
     <w:tblPr/>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="592C82"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="592C82"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
@@ -4189,84 +4737,131 @@
     <w:rsid w:val="00892D7B"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00892D7B"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00892D7B"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B2508"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B2508"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B2508"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="960958364">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="HTTPS://aka.ms/mfasetup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="HTTPS://aka.ms/mfasetup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81CD66BF8E3441BAA0994CD93954A560"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{12243DAD-1AE2-4475-BF05-702B135BA3AD}"/>
       </w:docPartPr>
@@ -4405,100 +5000,104 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00991E2F"/>
+    <w:rsid w:val="000832E0"/>
+    <w:rsid w:val="001221BD"/>
     <w:rsid w:val="001562FA"/>
     <w:rsid w:val="001E4E1C"/>
+    <w:rsid w:val="002C5B30"/>
     <w:rsid w:val="003F14F7"/>
     <w:rsid w:val="003F43C2"/>
     <w:rsid w:val="00462B0A"/>
     <w:rsid w:val="004C60B5"/>
+    <w:rsid w:val="006D013E"/>
     <w:rsid w:val="00716BF8"/>
     <w:rsid w:val="00991E2F"/>
     <w:rsid w:val="00B9231B"/>
     <w:rsid w:val="00EE7CC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -5230,104 +5829,142 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-  <PublishDate>2025-01-28T00:00:00</PublishDate>
+  <PublishDate>2026-07-02T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1DE1507-63F6-4B82-B588-43A86654E203}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>172</Words>
-  <Characters>981</Characters>
+  <Words>175</Words>
+  <Characters>1003</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Education Western Australia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1151</CharactersWithSpaces>
+  <CharactersWithSpaces>1176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DAVIES Vaughan [Public Relations &amp; Marketing]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>D20/0496920</cp:contentStatus>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>2729909,61c8a7e0,39379701</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SetDate">
+    <vt:lpwstr>2026-06-30T07:26:54Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SiteId">
+    <vt:lpwstr>e08016f9-d1fd-4cbb-83b0-b76eb4361627</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ActionId">
+    <vt:lpwstr>7fc723ec-6109-4add-92ee-8ba33ee788ff</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>